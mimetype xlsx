--- v0 (2026-06-22)
+++ v1 (2026-10-01)
@@ -1,859 +1,989 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28906"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://hu.sharepoint.com/sites/SEO/Shared Documents/FWSP/2025-2026 FWSP/25-26 Wage Trackers/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://hu.sharepoint.com/sites/SEO/Shared Documents/FWSP/Wage Trackers_New/Term-Time/OffCampus/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C83983FE-F1C1-4BA7-A871-B5A1DF7012DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="28" documentId="8_{CB92A6B1-BB27-488E-B9CE-EA7684567F61}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A7867AA2-639C-4C6A-A329-BFD50E3B0337}"/>
   <bookViews>
-    <workbookView minimized="1" xWindow="380" yWindow="380" windowWidth="17740" windowHeight="8170" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Timecard" sheetId="1" r:id="rId1"/>
-    <sheet name="Directions for Students" sheetId="2" r:id="rId2"/>
+    <sheet name="Earnings Tracker" sheetId="1" r:id="rId1"/>
+    <sheet name="Instructions &amp; Key" sheetId="3" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="191028" iterateDelta="1E-4"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="J40" i="1" l="1"/>
-[...79 lines deleted...]
-  <c r="N18" i="1"/>
+  <c r="A5" i="1" l="1"/>
+  <c r="I40" i="1"/>
+  <c r="I39" i="1"/>
+  <c r="I38" i="1"/>
+  <c r="I37" i="1"/>
+  <c r="I36" i="1"/>
+  <c r="I35" i="1"/>
+  <c r="I34" i="1"/>
+  <c r="I33" i="1"/>
+  <c r="I32" i="1"/>
+  <c r="I31" i="1"/>
+  <c r="I30" i="1"/>
+  <c r="I29" i="1"/>
+  <c r="I28" i="1"/>
+  <c r="I27" i="1"/>
+  <c r="I26" i="1"/>
+  <c r="I25" i="1"/>
+  <c r="I24" i="1"/>
+  <c r="I23" i="1"/>
+  <c r="I22" i="1"/>
+  <c r="I21" i="1"/>
+  <c r="I20" i="1"/>
+  <c r="I19" i="1"/>
+  <c r="I18" i="1"/>
+  <c r="I17" i="1"/>
+  <c r="I16" i="1"/>
+  <c r="I15" i="1"/>
+  <c r="I14" i="1"/>
+  <c r="I13" i="1"/>
+  <c r="I12" i="1"/>
+  <c r="I11" i="1"/>
+  <c r="I10" i="1"/>
+  <c r="I9" i="1"/>
+  <c r="I8" i="1"/>
+  <c r="I7" i="1"/>
+  <c r="I6" i="1"/>
+  <c r="A6" i="1"/>
+  <c r="A7" i="1" s="1"/>
+  <c r="A8" i="1" s="1"/>
+  <c r="A9" i="1" s="1"/>
+  <c r="A10" i="1" s="1"/>
+  <c r="A11" i="1" s="1"/>
+  <c r="A12" i="1" s="1"/>
+  <c r="A13" i="1" s="1"/>
+  <c r="A14" i="1" s="1"/>
+  <c r="A15" i="1" s="1"/>
+  <c r="A16" i="1" s="1"/>
+  <c r="A17" i="1" s="1"/>
+  <c r="A18" i="1" s="1"/>
+  <c r="A19" i="1" s="1"/>
+  <c r="A20" i="1" s="1"/>
+  <c r="A21" i="1" s="1"/>
+  <c r="A22" i="1" s="1"/>
+  <c r="A23" i="1" s="1"/>
+  <c r="A24" i="1" s="1"/>
+  <c r="A25" i="1" s="1"/>
+  <c r="A26" i="1" s="1"/>
+  <c r="A27" i="1" s="1"/>
+  <c r="A28" i="1" s="1"/>
+  <c r="A29" i="1" s="1"/>
+  <c r="A30" i="1" s="1"/>
+  <c r="A31" i="1" s="1"/>
+  <c r="A32" i="1" s="1"/>
+  <c r="A33" i="1" s="1"/>
+  <c r="A34" i="1" s="1"/>
+  <c r="A35" i="1" s="1"/>
+  <c r="A36" i="1" s="1"/>
+  <c r="A37" i="1" s="1"/>
+  <c r="A38" i="1" s="1"/>
+  <c r="A39" i="1" s="1"/>
+  <c r="A40" i="1" s="1"/>
+  <c r="I5" i="1"/>
+  <c r="I4" i="1"/>
+  <c r="I42" i="1" l="1"/>
+  <c r="M13" i="1" s="1"/>
+  <c r="M14" i="1" s="1"/>
+  <c r="M20" i="1" s="1"/>
+  <c r="M16" i="1" l="1"/>
+  <c r="M22" i="1"/>
+  <c r="M24" i="1" s="1"/>
+  <c r="M21" i="1"/>
 </calcChain>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...179 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <si>
     <t>Federal Work-Study Program Time Card</t>
   </si>
   <si>
-    <t>Last updated:</t>
-[...1 lines deleted...]
-  <si>
     <t>Off-Campus</t>
   </si>
   <si>
-    <t>Academic Year 2025-2026</t>
-[...8 lines deleted...]
-    <t>WEEK ENDING DATE (Saturday)</t>
+    <t>Academic Year 2026-2027</t>
+  </si>
+  <si>
+    <t>Week Ending
+(Saturday)</t>
   </si>
   <si>
     <t xml:space="preserve">SUN </t>
   </si>
   <si>
     <t>MON</t>
   </si>
   <si>
     <t>TUE</t>
   </si>
   <si>
     <t>WED</t>
   </si>
   <si>
     <t>THU</t>
   </si>
   <si>
     <t>FRI</t>
   </si>
   <si>
     <t>SAT</t>
   </si>
   <si>
     <t>TOTAL HOURS</t>
   </si>
   <si>
     <t xml:space="preserve">Award Ceiling 
 Calculator </t>
   </si>
   <si>
     <t>Current pay rate:</t>
   </si>
   <si>
-    <t>Past pay rates:</t>
-[...1 lines deleted...]
-  <si>
     <t>Total FWSP ceiling:</t>
   </si>
   <si>
     <t>Total hours worked:</t>
   </si>
   <si>
     <t xml:space="preserve">Earnings to date: </t>
   </si>
   <si>
     <t>Remaining earnings:</t>
   </si>
   <si>
     <t>Employer Charge</t>
   </si>
   <si>
     <t>Student's earnings:</t>
   </si>
   <si>
     <t>Federal share (75%):</t>
   </si>
   <si>
     <t>Employer share (25%):</t>
   </si>
   <si>
     <t>GRAND TOTAL:</t>
   </si>
   <si>
+    <t>Key</t>
+  </si>
+  <si>
+    <t>Early time approval</t>
+  </si>
+  <si>
     <t>TOTALS</t>
   </si>
   <si>
-    <t>Directions for using the timecard</t>
-[...9 lines deleted...]
-</t>
+    <t>Federal Work-Study Earnings Tracker</t>
+  </si>
+  <si>
+    <t>Directions for Students Academic Year 2026-2027</t>
+  </si>
+  <si>
+    <t>How to Use the Tracker</t>
+  </si>
+  <si>
+    <t>1. Enter the current pay rate and position ceiling in the yellow cells.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2. Enter the hours under each day worked. Total hours and earnings calculate automatically. </t>
+  </si>
+  <si>
+    <t>3. Continue to report official hours in PeopleSoft by the required deadline.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4. Review remaining earnings regularly so as not to exceed the job ceiling. </t>
+  </si>
+  <si>
+    <t>Award vs. Job Ceiling</t>
+  </si>
+  <si>
+    <t>FWSP Award</t>
+  </si>
+  <si>
+    <t>Total amount available to earn through FWSP</t>
+  </si>
+  <si>
+    <t>Job Ceiling</t>
+  </si>
+  <si>
+    <t>The portion of the student's FWSP award assigned to this job in this tracker</t>
+  </si>
+  <si>
+    <t>The student’s school financial aid office determines their FWSP award and handles requests for award increases. If the student has more than one eligible FWSP job, they decide how to divide their award among the positions.</t>
+  </si>
+  <si>
+    <t>Early Time Reporting</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Due to the Monday holiday, students are required to enter their time earlier than usual. Students should refer to the email they receive from the student employment office for instructions. </t>
+  </si>
+  <si>
+    <t>Questions? Contact seofwsp@fas.harvard.edu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="mm/dd/yy;@"/>
     <numFmt numFmtId="165" formatCode="m/d/yy;@"/>
     <numFmt numFmtId="166" formatCode="\$#,##0.00"/>
     <numFmt numFmtId="167" formatCode="\$#,##0.00_);[Red]&quot;($&quot;#,##0.00\)"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
-      <color rgb="FF000000"/>
-[...36 lines deleted...]
-      <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <strike/>
       <sz val="9"/>
       <color rgb="FFAFABAB"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <name val="Tahoma"/>
+      <b/>
+      <sz val="14"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF1E1E1E"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF1E1E1E"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFA51C30"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
-      <name val="Tahoma"/>
-      <charset val="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FFA51C30"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="13">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF9DC3E6"/>
+        <fgColor rgb="FFF2F2F2"/>
+        <bgColor rgb="FFE2F0D9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA51C30"/>
         <bgColor rgb="FFCCCCFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFE699"/>
+        <fgColor rgb="FFE8E8E8"/>
         <bgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF4B183"/>
+        <fgColor rgb="FFA51C30"/>
+        <bgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFF2CC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF5F5F5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF4D9DE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA51C30"/>
         <bgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
+        <fgColor rgb="FFFFF2CC"/>
         <bgColor rgb="FFFFFF00"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFE2F0D9"/>
-        <bgColor rgb="FFF2F2F2"/>
+        <fgColor rgb="FFE8E8E8"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF2F2F2"/>
-        <bgColor rgb="FFE2F0D9"/>
+        <fgColor rgb="FFA51C30"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...13 lines deleted...]
-    <border>
       <left style="thin">
-        <color auto="1"/>
-[...72 lines deleted...]
-        <color auto="1"/>
+        <color theme="0" tint="-0.499984740745262"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
-        <color auto="1"/>
+      <right style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-        <color auto="1"/>
+      <left style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
       </left>
       <right/>
       <top/>
-      <bottom style="medium">
-        <color auto="1"/>
+      <bottom style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="medium">
-        <color auto="1"/>
+      <bottom style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
-        <color auto="1"/>
+      <right style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
       </right>
       <top/>
-      <bottom style="medium">
-        <color auto="1"/>
+      <bottom style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </left>
+      <right style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </right>
+      <top style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </top>
+      <bottom style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </right>
+      <top style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </left>
+      <right style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </right>
+      <top style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </top>
+      <bottom style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </top>
+      <bottom style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </top>
+      <bottom style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </right>
+      <top style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </top>
+      <bottom style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="49" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="10" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="5" fillId="10" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="5" fillId="11" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="11" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="7" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="16" fillId="12" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="11" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
@@ -902,104 +1032,114 @@
       <rgbColor rgb="FF3366FF"/>
       <rgbColor rgb="FF33CCCC"/>
       <rgbColor rgb="FF99CC00"/>
       <rgbColor rgb="FFFFCC00"/>
       <rgbColor rgb="FFFF9900"/>
       <rgbColor rgb="FFFF6600"/>
       <rgbColor rgb="FF44546A"/>
       <rgbColor rgb="FF969696"/>
       <rgbColor rgb="FF003366"/>
       <rgbColor rgb="FF339966"/>
       <rgbColor rgb="FF003300"/>
       <rgbColor rgb="FF333300"/>
       <rgbColor rgb="FF993300"/>
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FF333399"/>
       <rgbColor rgb="FF333333"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
+    <mruColors>
+      <color rgb="FFF5F5F5"/>
+      <color rgb="FFE8E8E8"/>
+      <color rgb="FFA51C30"/>
+      <color rgb="FFF4D9DE"/>
+      <color rgb="FFFFF2CC"/>
+      <color rgb="FF1E1E1E"/>
+      <color rgb="FFEC8F9C"/>
+      <color rgb="FFFCB315"/>
+    </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>91440</xdr:rowOff>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>89475</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>53340</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>7200</xdr:rowOff>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>12435</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>169125</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="12892320" y="4549320"/>
-          <a:ext cx="2624760" cy="867960"/>
+          <a:off x="5823525" y="53340"/>
+          <a:ext cx="1951785" cy="868260"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="0">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1286,1644 +1426,1270 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:R42"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:Q42"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="N8" sqref="N8"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="R18" sqref="R18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="43.7109375" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15" max="15" width="1.7109375" customWidth="1"/>
+    <col min="1" max="1" width="13.28515625" customWidth="1"/>
+    <col min="9" max="9" width="12.7109375" customWidth="1"/>
+    <col min="10" max="10" width="1.7109375" customWidth="1"/>
+    <col min="12" max="12" width="10.28515625" customWidth="1"/>
+    <col min="13" max="13" width="9.85546875" customWidth="1"/>
+    <col min="14" max="14" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="18.600000000000001">
-[...4 lines deleted...]
-      <c r="C1" s="1"/>
+    <row r="1" spans="1:17" ht="18.75">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
-      <c r="F1" s="2"/>
-[...1 lines deleted...]
-      <c r="H1" s="33" t="s">
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="I1" s="33"/>
-[...5 lines deleted...]
-      <c r="L1" s="34" t="s">
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" s="10" t="s">
         <v>2</v>
-      </c>
-[...5 lines deleted...]
-        <v>3</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
-      <c r="H2" s="2"/>
-[...5 lines deleted...]
-      <c r="N2" s="5" t="s">
+      <c r="H2" s="4"/>
+      <c r="I2" s="6"/>
+    </row>
+    <row r="3" spans="1:17" ht="25.5">
+      <c r="A3" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="31" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="6" t="s">
+      <c r="C3" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="D3" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="E3" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="F3" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="7" t="s">
+      <c r="G3" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="7" t="s">
+      <c r="H3" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="7" t="s">
+      <c r="I3" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="H3" s="7" t="s">
+      <c r="O3" s="76"/>
+      <c r="P3" s="76"/>
+      <c r="Q3" s="76"/>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" s="32">
+        <v>46277</v>
+      </c>
+      <c r="B4" s="33"/>
+      <c r="C4" s="33"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="33"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="34">
+        <f t="shared" ref="I4:I40" si="0">SUM(B4:H4)</f>
+        <v>0</v>
+      </c>
+      <c r="O4" s="76"/>
+      <c r="P4" s="76"/>
+      <c r="Q4" s="76"/>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" s="32">
+        <f>A4+7</f>
+        <v>46284</v>
+      </c>
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="33"/>
+      <c r="F5" s="33"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="33"/>
+      <c r="I5" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="O5" s="11"/>
+      <c r="P5" s="11"/>
+      <c r="Q5" s="11"/>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="32">
+        <f t="shared" ref="A6:A40" si="1">A5+7</f>
+        <v>46291</v>
+      </c>
+      <c r="B6" s="33"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="33"/>
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K6" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="I3" s="7" t="s">
+      <c r="L6" s="62"/>
+      <c r="M6" s="63"/>
+      <c r="O6" s="11"/>
+      <c r="P6" s="11"/>
+      <c r="Q6" s="11"/>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" s="32">
+        <f t="shared" si="1"/>
+        <v>46298</v>
+      </c>
+      <c r="B7" s="33"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="33"/>
+      <c r="E7" s="33"/>
+      <c r="F7" s="33"/>
+      <c r="G7" s="33"/>
+      <c r="H7" s="33"/>
+      <c r="I7" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K7" s="64"/>
+      <c r="L7" s="65"/>
+      <c r="M7" s="66"/>
+      <c r="O7" s="11"/>
+      <c r="P7" s="11"/>
+      <c r="Q7" s="11"/>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" s="32">
+        <f t="shared" si="1"/>
+        <v>46305</v>
+      </c>
+      <c r="B8" s="33"/>
+      <c r="C8" s="33"/>
+      <c r="D8" s="33"/>
+      <c r="E8" s="33"/>
+      <c r="F8" s="33"/>
+      <c r="G8" s="33"/>
+      <c r="H8" s="33"/>
+      <c r="I8" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K8" s="20"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="21"/>
+      <c r="O8" s="11"/>
+      <c r="P8" s="11"/>
+      <c r="Q8" s="11"/>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" s="35">
+        <f t="shared" si="1"/>
+        <v>46312</v>
+      </c>
+      <c r="B9" s="33"/>
+      <c r="C9" s="33"/>
+      <c r="D9" s="33"/>
+      <c r="E9" s="33"/>
+      <c r="F9" s="33"/>
+      <c r="G9" s="33"/>
+      <c r="H9" s="33"/>
+      <c r="I9" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K9" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="J3" s="8" t="s">
+      <c r="L9" s="12"/>
+      <c r="M9" s="22"/>
+      <c r="O9" s="11"/>
+      <c r="P9" s="11"/>
+      <c r="Q9" s="11"/>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" s="32">
+        <f t="shared" si="1"/>
+        <v>46319</v>
+      </c>
+      <c r="B10" s="33"/>
+      <c r="C10" s="33"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="33"/>
+      <c r="G10" s="33"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K10" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="L3" s="35" t="s">
+      <c r="L10" s="12"/>
+      <c r="M10" s="23"/>
+      <c r="O10" s="11"/>
+      <c r="P10" s="11"/>
+      <c r="Q10" s="11"/>
+    </row>
+    <row r="11" spans="1:17">
+      <c r="A11" s="32">
+        <f t="shared" si="1"/>
+        <v>46326</v>
+      </c>
+      <c r="B11" s="33"/>
+      <c r="C11" s="33"/>
+      <c r="D11" s="33"/>
+      <c r="E11" s="33"/>
+      <c r="F11" s="33"/>
+      <c r="G11" s="33"/>
+      <c r="H11" s="33"/>
+      <c r="I11" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K11" s="39"/>
+      <c r="N11" s="39"/>
+      <c r="O11" s="11"/>
+      <c r="P11" s="11"/>
+      <c r="Q11" s="11"/>
+    </row>
+    <row r="12" spans="1:17">
+      <c r="A12" s="32">
+        <f t="shared" si="1"/>
+        <v>46333</v>
+      </c>
+      <c r="B12" s="33"/>
+      <c r="C12" s="33"/>
+      <c r="D12" s="33"/>
+      <c r="E12" s="33"/>
+      <c r="F12" s="33"/>
+      <c r="G12" s="33"/>
+      <c r="H12" s="33"/>
+      <c r="I12" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K12" s="20"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="21"/>
+      <c r="O12" s="11"/>
+      <c r="P12" s="11"/>
+      <c r="Q12" s="11"/>
+    </row>
+    <row r="13" spans="1:17" ht="15" customHeight="1">
+      <c r="A13" s="35">
+        <f t="shared" si="1"/>
+        <v>46340</v>
+      </c>
+      <c r="B13" s="33"/>
+      <c r="C13" s="33"/>
+      <c r="D13" s="33"/>
+      <c r="E13" s="33"/>
+      <c r="F13" s="33"/>
+      <c r="G13" s="33"/>
+      <c r="H13" s="33"/>
+      <c r="I13" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K13" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="M3" s="35"/>
-[...67 lines deleted...]
-      <c r="L6" s="15" t="s">
+      <c r="L13" s="12"/>
+      <c r="M13" s="24">
+        <f>I42</f>
+        <v>0</v>
+      </c>
+      <c r="O13" s="11"/>
+      <c r="P13" s="11"/>
+      <c r="Q13" s="11"/>
+    </row>
+    <row r="14" spans="1:17">
+      <c r="A14" s="32">
+        <f t="shared" si="1"/>
+        <v>46347</v>
+      </c>
+      <c r="B14" s="33"/>
+      <c r="C14" s="33"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="33"/>
+      <c r="G14" s="33"/>
+      <c r="H14" s="33"/>
+      <c r="I14" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K14" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="N6" s="17"/>
-[...21 lines deleted...]
-      <c r="L7" s="15" t="s">
+      <c r="L14" s="12"/>
+      <c r="M14" s="25">
+        <f>M9*M13</f>
+        <v>0</v>
+      </c>
+      <c r="O14" s="11"/>
+      <c r="P14" s="11"/>
+      <c r="Q14" s="11"/>
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" s="35">
+        <f t="shared" si="1"/>
+        <v>46354</v>
+      </c>
+      <c r="B15" s="33"/>
+      <c r="C15" s="33"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="33"/>
+      <c r="F15" s="33"/>
+      <c r="G15" s="33"/>
+      <c r="H15" s="33"/>
+      <c r="I15" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K15" s="20"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="21"/>
+      <c r="O15" s="11"/>
+      <c r="P15" s="11"/>
+      <c r="Q15" s="11"/>
+    </row>
+    <row r="16" spans="1:17">
+      <c r="A16" s="32">
+        <f t="shared" si="1"/>
+        <v>46361</v>
+      </c>
+      <c r="B16" s="33"/>
+      <c r="C16" s="33"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="33"/>
+      <c r="G16" s="33"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K16" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="N7" s="18"/>
-[...21 lines deleted...]
-      <c r="L8" s="15" t="s">
+      <c r="L16" s="27"/>
+      <c r="M16" s="28">
+        <f>M10-(M13*M9)</f>
+        <v>0</v>
+      </c>
+      <c r="O16" s="11"/>
+      <c r="P16" s="11"/>
+      <c r="Q16" s="11"/>
+    </row>
+    <row r="17" spans="1:17">
+      <c r="A17" s="32">
+        <f t="shared" si="1"/>
+        <v>46368</v>
+      </c>
+      <c r="B17" s="33"/>
+      <c r="C17" s="33"/>
+      <c r="D17" s="33"/>
+      <c r="E17" s="33"/>
+      <c r="F17" s="33"/>
+      <c r="G17" s="33"/>
+      <c r="H17" s="33"/>
+      <c r="I17" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="O17" s="11"/>
+      <c r="P17" s="11"/>
+      <c r="Q17" s="11"/>
+    </row>
+    <row r="18" spans="1:17">
+      <c r="A18" s="32">
+        <f t="shared" si="1"/>
+        <v>46375</v>
+      </c>
+      <c r="B18" s="33"/>
+      <c r="C18" s="33"/>
+      <c r="D18" s="33"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="33"/>
+      <c r="G18" s="33"/>
+      <c r="H18" s="33"/>
+      <c r="I18" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K18" s="67" t="s">
         <v>18</v>
       </c>
-      <c r="N8" s="19"/>
-[...44 lines deleted...]
-      <c r="L10" s="15" t="s">
+      <c r="L18" s="68"/>
+      <c r="M18" s="69"/>
+      <c r="O18" s="11"/>
+      <c r="P18" s="11"/>
+      <c r="Q18" s="11"/>
+    </row>
+    <row r="19" spans="1:17">
+      <c r="A19" s="35">
+        <f t="shared" si="1"/>
+        <v>46382</v>
+      </c>
+      <c r="B19" s="33"/>
+      <c r="C19" s="33"/>
+      <c r="D19" s="33"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="33"/>
+      <c r="G19" s="33"/>
+      <c r="H19" s="33"/>
+      <c r="I19" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K19" s="70"/>
+      <c r="L19" s="71"/>
+      <c r="M19" s="72"/>
+      <c r="O19" s="11"/>
+      <c r="P19" s="11"/>
+      <c r="Q19" s="11"/>
+    </row>
+    <row r="20" spans="1:17">
+      <c r="A20" s="35">
+        <f t="shared" si="1"/>
+        <v>46389</v>
+      </c>
+      <c r="B20" s="33"/>
+      <c r="C20" s="33"/>
+      <c r="D20" s="33"/>
+      <c r="E20" s="33"/>
+      <c r="F20" s="33"/>
+      <c r="G20" s="33"/>
+      <c r="H20" s="33"/>
+      <c r="I20" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K20" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="N10" s="20">
-[...24 lines deleted...]
-      <c r="L11" s="15" t="s">
+      <c r="L20" s="12"/>
+      <c r="M20" s="14">
+        <f>M14</f>
+        <v>0</v>
+      </c>
+      <c r="O20" s="11"/>
+      <c r="P20" s="11"/>
+      <c r="Q20" s="11"/>
+    </row>
+    <row r="21" spans="1:17">
+      <c r="A21" s="35">
+        <f t="shared" si="1"/>
+        <v>46396</v>
+      </c>
+      <c r="B21" s="33"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="33"/>
+      <c r="G21" s="33"/>
+      <c r="H21" s="33"/>
+      <c r="I21" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K21" s="77" t="s">
         <v>20</v>
       </c>
-      <c r="N11" s="18">
-[...47 lines deleted...]
-      <c r="L13" s="21" t="s">
+      <c r="L21" s="78"/>
+      <c r="M21" s="15">
+        <f>M20*0.75</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17">
+      <c r="A22" s="32">
+        <f t="shared" si="1"/>
+        <v>46403</v>
+      </c>
+      <c r="B22" s="33"/>
+      <c r="C22" s="33"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="33"/>
+      <c r="F22" s="33"/>
+      <c r="G22" s="33"/>
+      <c r="H22" s="33"/>
+      <c r="I22" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K22" s="79" t="s">
         <v>21</v>
       </c>
-      <c r="M13" s="22"/>
-[...46 lines deleted...]
-      <c r="L15" s="38" t="s">
+      <c r="L22" s="80"/>
+      <c r="M22" s="14">
+        <f>M20*0.25</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17">
+      <c r="A23" s="32">
+        <f t="shared" si="1"/>
+        <v>46410</v>
+      </c>
+      <c r="B23" s="33"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="33"/>
+      <c r="G23" s="33"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K23" s="79"/>
+      <c r="L23" s="80"/>
+      <c r="M23" s="16"/>
+    </row>
+    <row r="24" spans="1:17">
+      <c r="A24" s="32">
+        <f t="shared" si="1"/>
+        <v>46417</v>
+      </c>
+      <c r="B24" s="33"/>
+      <c r="C24" s="33"/>
+      <c r="D24" s="33"/>
+      <c r="E24" s="33"/>
+      <c r="F24" s="33"/>
+      <c r="G24" s="33"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K24" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="M15" s="38"/>
-[...46 lines deleted...]
-      <c r="L17" s="24" t="s">
+      <c r="L24" s="18"/>
+      <c r="M24" s="19">
+        <f>M22+M23</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17">
+      <c r="A25" s="32">
+        <f t="shared" si="1"/>
+        <v>46424</v>
+      </c>
+      <c r="B25" s="33"/>
+      <c r="C25" s="33"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="33"/>
+      <c r="F25" s="33"/>
+      <c r="G25" s="33"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+    </row>
+    <row r="26" spans="1:17">
+      <c r="A26" s="35">
+        <f t="shared" si="1"/>
+        <v>46431</v>
+      </c>
+      <c r="B26" s="33"/>
+      <c r="C26" s="33"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="33"/>
+      <c r="G26" s="33"/>
+      <c r="H26" s="33"/>
+      <c r="I26" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K26" s="73" t="s">
         <v>23</v>
       </c>
-      <c r="M17" s="24"/>
-[...25 lines deleted...]
-      <c r="L18" s="39" t="s">
+      <c r="L26" s="74"/>
+      <c r="M26" s="75"/>
+    </row>
+    <row r="27" spans="1:17">
+      <c r="A27" s="32">
+        <f t="shared" si="1"/>
+        <v>46438</v>
+      </c>
+      <c r="B27" s="33"/>
+      <c r="C27" s="33"/>
+      <c r="D27" s="33"/>
+      <c r="E27" s="33"/>
+      <c r="F27" s="33"/>
+      <c r="G27" s="33"/>
+      <c r="H27" s="33"/>
+      <c r="I27" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K27" s="8"/>
+      <c r="L27" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="M18" s="39"/>
-[...25 lines deleted...]
-      <c r="L19" s="40" t="s">
+      <c r="M27" s="9"/>
+    </row>
+    <row r="28" spans="1:17">
+      <c r="A28" s="32">
+        <f t="shared" si="1"/>
+        <v>46445</v>
+      </c>
+      <c r="B28" s="33"/>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="33"/>
+      <c r="F28" s="33"/>
+      <c r="G28" s="33"/>
+      <c r="H28" s="33"/>
+      <c r="I28" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17">
+      <c r="A29" s="32">
+        <f t="shared" si="1"/>
+        <v>46452</v>
+      </c>
+      <c r="B29" s="33"/>
+      <c r="C29" s="33"/>
+      <c r="D29" s="33"/>
+      <c r="E29" s="33"/>
+      <c r="F29" s="33"/>
+      <c r="G29" s="33"/>
+      <c r="H29" s="33"/>
+      <c r="I29" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17">
+      <c r="A30" s="32">
+        <f t="shared" si="1"/>
+        <v>46459</v>
+      </c>
+      <c r="B30" s="33"/>
+      <c r="C30" s="33"/>
+      <c r="D30" s="33"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="33"/>
+      <c r="G30" s="33"/>
+      <c r="H30" s="33"/>
+      <c r="I30" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17">
+      <c r="A31" s="32">
+        <f t="shared" si="1"/>
+        <v>46466</v>
+      </c>
+      <c r="B31" s="33"/>
+      <c r="C31" s="33"/>
+      <c r="D31" s="33"/>
+      <c r="E31" s="33"/>
+      <c r="F31" s="33"/>
+      <c r="G31" s="33"/>
+      <c r="H31" s="33"/>
+      <c r="I31" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17">
+      <c r="A32" s="32">
+        <f t="shared" si="1"/>
+        <v>46473</v>
+      </c>
+      <c r="B32" s="33"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="33"/>
+      <c r="F32" s="33"/>
+      <c r="G32" s="33"/>
+      <c r="H32" s="33"/>
+      <c r="I32" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="32">
+        <f t="shared" si="1"/>
+        <v>46480</v>
+      </c>
+      <c r="B33" s="33"/>
+      <c r="C33" s="33"/>
+      <c r="D33" s="33"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="33"/>
+      <c r="G33" s="33"/>
+      <c r="H33" s="33"/>
+      <c r="I33" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="32">
+        <f t="shared" si="1"/>
+        <v>46487</v>
+      </c>
+      <c r="B34" s="33"/>
+      <c r="C34" s="33"/>
+      <c r="D34" s="33"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="33"/>
+      <c r="G34" s="33"/>
+      <c r="H34" s="33"/>
+      <c r="I34" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="32">
+        <f t="shared" si="1"/>
+        <v>46494</v>
+      </c>
+      <c r="B35" s="33"/>
+      <c r="C35" s="33"/>
+      <c r="D35" s="33"/>
+      <c r="E35" s="33"/>
+      <c r="F35" s="33"/>
+      <c r="G35" s="33"/>
+      <c r="H35" s="33"/>
+      <c r="I35" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="32">
+        <f t="shared" si="1"/>
+        <v>46501</v>
+      </c>
+      <c r="B36" s="33"/>
+      <c r="C36" s="33"/>
+      <c r="D36" s="33"/>
+      <c r="E36" s="33"/>
+      <c r="F36" s="33"/>
+      <c r="G36" s="33"/>
+      <c r="H36" s="33"/>
+      <c r="I36" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="32">
+        <f t="shared" si="1"/>
+        <v>46508</v>
+      </c>
+      <c r="B37" s="33"/>
+      <c r="C37" s="33"/>
+      <c r="D37" s="33"/>
+      <c r="E37" s="33"/>
+      <c r="F37" s="33"/>
+      <c r="G37" s="33"/>
+      <c r="H37" s="33"/>
+      <c r="I37" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="32">
+        <f t="shared" si="1"/>
+        <v>46515</v>
+      </c>
+      <c r="B38" s="33"/>
+      <c r="C38" s="33"/>
+      <c r="D38" s="33"/>
+      <c r="E38" s="33"/>
+      <c r="F38" s="33"/>
+      <c r="G38" s="33"/>
+      <c r="H38" s="33"/>
+      <c r="I38" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="32">
+        <f t="shared" si="1"/>
+        <v>46522</v>
+      </c>
+      <c r="B39" s="33"/>
+      <c r="C39" s="33"/>
+      <c r="D39" s="33"/>
+      <c r="E39" s="33"/>
+      <c r="F39" s="33"/>
+      <c r="G39" s="33"/>
+      <c r="H39" s="33"/>
+      <c r="I39" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="32">
+        <f t="shared" si="1"/>
+        <v>46529</v>
+      </c>
+      <c r="B40" s="33"/>
+      <c r="C40" s="33"/>
+      <c r="D40" s="33"/>
+      <c r="E40" s="33"/>
+      <c r="F40" s="33"/>
+      <c r="G40" s="33"/>
+      <c r="H40" s="33"/>
+      <c r="I40" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="36"/>
+      <c r="B41" s="36"/>
+      <c r="C41" s="36"/>
+      <c r="D41" s="36"/>
+      <c r="E41" s="36"/>
+      <c r="F41" s="36"/>
+      <c r="G41" s="36"/>
+      <c r="H41" s="36"/>
+      <c r="I41" s="36"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="59" t="s">
         <v>25</v>
       </c>
-      <c r="M19" s="40"/>
-[...434 lines deleted...]
-        <f>SUM(J4:J40)</f>
+      <c r="B42" s="59"/>
+      <c r="C42" s="59"/>
+      <c r="D42" s="36"/>
+      <c r="E42" s="36"/>
+      <c r="F42" s="37"/>
+      <c r="G42" s="37"/>
+      <c r="H42" s="37"/>
+      <c r="I42" s="38">
+        <f>SUM(I4:I40)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="11">
-[...10 lines deleted...]
-    <mergeCell ref="L3:N4"/>
+  <mergeCells count="9">
+    <mergeCell ref="O3:Q4"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="K22:L22"/>
+    <mergeCell ref="K23:L23"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="F1:H1"/>
+    <mergeCell ref="K6:M7"/>
+    <mergeCell ref="K18:M19"/>
+    <mergeCell ref="K26:M26"/>
   </mergeCells>
-  <conditionalFormatting sqref="J4:J40">
+  <conditionalFormatting sqref="I4:I40">
     <cfRule type="cellIs" dxfId="1" priority="2" operator="greaterThan">
       <formula>20</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="L13:N13">
+  <conditionalFormatting sqref="K16:M16">
     <cfRule type="cellIs" dxfId="0" priority="3" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <ignoredErrors>
+    <ignoredError sqref="I4" formulaRange="1"/>
+  </ignoredErrors>
   <drawing r:id="rId1"/>
-  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:J46"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A868920-28C4-4132-9B78-AB9D8913C63E}">
+  <dimension ref="A1:I19"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:J46"/>
+    <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
+      <selection activeCell="L25" sqref="L25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="14.7109375" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="18.600000000000001">
-[...30 lines deleted...]
-      <c r="A3" s="30" t="s">
+    <row r="1" spans="1:9" ht="31.5" customHeight="1">
+      <c r="A1" s="56" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="51"/>
+      <c r="B3" s="51"/>
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51"/>
+      <c r="G3" s="51"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="48" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="30"/>
-[...10 lines deleted...]
-      <c r="A4" s="41" t="s">
+      <c r="B4" s="48"/>
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+    </row>
+    <row r="5" spans="1:9" ht="22.5" customHeight="1">
+      <c r="A5" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="41"/>
-[...511 lines deleted...]
-      <c r="J46" s="41"/>
+      <c r="B5" s="58"/>
+      <c r="C5" s="58"/>
+      <c r="D5" s="58"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="58"/>
+      <c r="G5" s="58"/>
+      <c r="H5" s="58"/>
+      <c r="I5" s="58"/>
+    </row>
+    <row r="6" spans="1:9" ht="21.75" customHeight="1">
+      <c r="A6" s="58" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+    </row>
+    <row r="7" spans="1:9" ht="21" customHeight="1">
+      <c r="A7" s="58" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="58"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="58"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+    </row>
+    <row r="8" spans="1:9" ht="20.25" customHeight="1">
+      <c r="A8" s="58" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" s="58"/>
+      <c r="C8" s="58"/>
+      <c r="D8" s="58"/>
+      <c r="E8" s="58"/>
+      <c r="F8" s="58"/>
+      <c r="G8" s="58"/>
+      <c r="H8" s="58"/>
+      <c r="I8" s="58"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="52"/>
+      <c r="B9" s="52"/>
+      <c r="C9" s="52"/>
+      <c r="D9" s="52"/>
+      <c r="E9" s="52"/>
+      <c r="F9" s="52"/>
+      <c r="G9" s="52"/>
+      <c r="H9" s="52"/>
+      <c r="I9" s="52"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="48"/>
+      <c r="C10" s="48"/>
+      <c r="D10" s="48"/>
+      <c r="E10" s="48"/>
+      <c r="F10" s="48"/>
+      <c r="G10" s="48"/>
+      <c r="H10" s="48"/>
+      <c r="I10" s="48"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="41" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="53" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="54"/>
+      <c r="D11" s="54"/>
+      <c r="E11" s="54"/>
+      <c r="F11" s="54"/>
+      <c r="G11" s="54"/>
+      <c r="H11" s="54"/>
+      <c r="I11" s="55"/>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="53" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" s="54"/>
+      <c r="D12" s="54"/>
+      <c r="E12" s="54"/>
+      <c r="F12" s="54"/>
+      <c r="G12" s="54"/>
+      <c r="H12" s="54"/>
+      <c r="I12" s="55"/>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="50"/>
+      <c r="C13" s="50"/>
+      <c r="D13" s="50"/>
+      <c r="E13" s="50"/>
+      <c r="F13" s="50"/>
+      <c r="G13" s="50"/>
+      <c r="H13" s="50"/>
+      <c r="I13" s="50"/>
+    </row>
+    <row r="14" spans="1:9" ht="19.5" customHeight="1">
+      <c r="A14" s="50"/>
+      <c r="B14" s="50"/>
+      <c r="C14" s="50"/>
+      <c r="D14" s="50"/>
+      <c r="E14" s="50"/>
+      <c r="F14" s="50"/>
+      <c r="G14" s="50"/>
+      <c r="H14" s="50"/>
+      <c r="I14" s="50"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="45"/>
+      <c r="B15" s="46"/>
+      <c r="C15" s="46"/>
+      <c r="D15" s="46"/>
+      <c r="E15" s="46"/>
+      <c r="F15" s="46"/>
+      <c r="G15" s="46"/>
+      <c r="H15" s="46"/>
+      <c r="I15" s="47"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="48"/>
+      <c r="C16" s="48"/>
+      <c r="D16" s="48"/>
+      <c r="E16" s="48"/>
+      <c r="F16" s="48"/>
+      <c r="G16" s="48"/>
+      <c r="H16" s="48"/>
+      <c r="I16" s="48"/>
+    </row>
+    <row r="17" spans="1:9" ht="30.75" customHeight="1">
+      <c r="A17" s="49" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="49"/>
+      <c r="C17" s="49"/>
+      <c r="D17" s="49"/>
+      <c r="E17" s="49"/>
+      <c r="F17" s="49"/>
+      <c r="G17" s="49"/>
+      <c r="H17" s="49"/>
+      <c r="I17" s="49"/>
+    </row>
+    <row r="18" spans="1:9" s="40" customFormat="1" ht="15" customHeight="1">
+      <c r="A18" s="42"/>
+      <c r="B18" s="43"/>
+      <c r="C18" s="43"/>
+      <c r="D18" s="43"/>
+      <c r="E18" s="43"/>
+      <c r="F18" s="43"/>
+      <c r="G18" s="43"/>
+      <c r="H18" s="43"/>
+      <c r="I18" s="44"/>
+    </row>
+    <row r="19" spans="1:9" ht="22.5" customHeight="1">
+      <c r="A19" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="48"/>
+      <c r="C19" s="48"/>
+      <c r="D19" s="48"/>
+      <c r="E19" s="48"/>
+      <c r="F19" s="48"/>
+      <c r="G19" s="48"/>
+      <c r="H19" s="48"/>
+      <c r="I19" s="48"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="A4:J46"/>
+  <mergeCells count="17">
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A5:I5"/>
+    <mergeCell ref="A7:I7"/>
+    <mergeCell ref="A8:I8"/>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A19:I19"/>
+    <mergeCell ref="A3:I3"/>
+    <mergeCell ref="A9:I9"/>
+    <mergeCell ref="B11:I11"/>
+    <mergeCell ref="B12:I12"/>
+    <mergeCell ref="A4:I4"/>
+    <mergeCell ref="A15:I15"/>
+    <mergeCell ref="A16:I16"/>
+    <mergeCell ref="A17:I17"/>
+    <mergeCell ref="A10:I10"/>
+    <mergeCell ref="A13:I14"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="248324ce-482a-45bb-b7e4-07a87a8a598a" xmlns:ns3="cdec7b6c-f886-4ea6-9631-8dcee2eefed8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8e1b194bfd5e666535a549dc9d9a7660" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009B8F58FBE6D15848A1A72EF7D407199B" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b8936778bd6e25f3ef4ecdec0dfae72d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="248324ce-482a-45bb-b7e4-07a87a8a598a" xmlns:ns3="cdec7b6c-f886-4ea6-9631-8dcee2eefed8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8e4103c00fb832b9b5ecf3f5c97c163d" ns2:_="" ns3:_="">
     <xsd:import namespace="248324ce-482a-45bb-b7e4-07a87a8a598a"/>
     <xsd:import namespace="cdec7b6c-f886-4ea6-9631-8dcee2eefed8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -3138,60 +2904,80 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="248324ce-482a-45bb-b7e4-07a87a8a598a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="cdec7b6c-f886-4ea6-9631-8dcee2eefed8" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2645B85D-22D9-447B-AB7D-4444EAA779DF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068C194A-A484-457B-901A-8ACC35602C38}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD64CE70-225A-4E9C-A968-0003D5BC3CFD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5127747-0B42-4AD2-AA3F-70CFA7673E62}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63BFDAA2-05E5-4E2F-9633-4D9EE52E7027}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EAD956D-37C8-4754-8F24-8B43E190474D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Akre, Matthew James</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>